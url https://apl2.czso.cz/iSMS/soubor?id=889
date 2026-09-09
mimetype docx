--- v0 (2026-06-09)
+++ v1 (2026-09-09)
@@ -4,316 +4,415 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007E77DF" w:rsidRDefault="002C3CC4" w:rsidP="00D83A91">
+    <w:p w:rsidR="007E77DF" w:rsidRDefault="00325098" w:rsidP="00D83A91">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Druhy transakcí spadajících do klasifikace</w:t>
+        <w:t>Konstrukce</w:t>
+      </w:r>
+      <w:r w:rsidR="00376CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001460F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>klasifikace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C3CC4" w:rsidRDefault="002C3CC4" w:rsidP="002C3CC4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3CC4">
+      <w:r w:rsidRPr="00325098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Klasifikace COFOG tvoří nedílnou součást Systému národních účtů (SNA). Následující transakce se týkají jednotlivých oddílů klasifikace COFOG, a tedy i CZ-COFOG (uvedené kódy odpovídají tabulc</w:t>
+        <w:t>Klasifikace CZ-COFOG je třístupňová a pro jednotlivé stu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>e 18.2 SNA vydané v roce 1993).</w:t>
+        <w:t>pně je stanoveno toto označení:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C3CC4" w:rsidRDefault="002C3CC4" w:rsidP="002C3CC4">
+    <w:p w:rsidR="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3CC4">
+    </w:p>
+    <w:p w:rsidR="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. stupeň - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>oddíl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - je označen dv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>oumístným kódem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. a 3. stupeň - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>skupina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>třída</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postupuje dekadicky po jednom místě, to znamená, že číselné kódy na třetím klasif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>ikačním stupni jsou čtyřmístné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00325098" w:rsidRPr="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Schéma číselného kódu klasifikace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6046470" cy="2962275"/>
-[...1 lines deleted...]
-            <wp:docPr id="4" name="obrázek 4" descr="http://www.czso.cz/csu/klasifik.nsf/bce41ad0daa3aad1c1256c6e00499152/523c0e5457f3e68bc1256f82004660b5/Obsah/0.1F2C?OpenElement&amp;FieldElemFormat=gif"/>
+            <wp:extent cx="2724150" cy="1107440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="obrázek 2" descr="http://www.czso.cz/csu/klasifik.nsf/bce41ad0daa3aad1c1256c6e00499152/1cca066afc33ad34c1256f820046606c/Obsah/0.4A0?OpenElement&amp;FieldElemFormat=gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="http://www.czso.cz/csu/klasifik.nsf/bce41ad0daa3aad1c1256c6e00499152/523c0e5457f3e68bc1256f82004660b5/Obsah/0.1F2C?OpenElement&amp;FieldElemFormat=gif"/>
+                    <pic:cNvPr id="0" name="Picture 2" descr="http://www.czso.cz/csu/klasifik.nsf/bce41ad0daa3aad1c1256c6e00499152/1cca066afc33ad34c1256f820046606c/Obsah/0.4A0?OpenElement&amp;FieldElemFormat=gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6046470" cy="2962275"/>
+                      <a:ext cx="2724150" cy="1107440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C3CC4" w:rsidRDefault="002C3CC4" w:rsidP="002C3CC4">
-[...1 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00325098" w:rsidRPr="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C3CC4" w:rsidRDefault="002C3CC4" w:rsidP="002C3CC4">
-[...1 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00624D70" w:rsidRPr="00325098" w:rsidRDefault="00325098" w:rsidP="00325098">
+      <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>S ohledem na uvedenou tabulku klasifikovaných výdajů je u CZ-COFOG prioritní klasifikace konečné spotřeby (P3) před skutečnou konečnou spotřebou domácností (neboli skutečnou individuální spotřebou). Důležitá je rovněž klasifikace přírůstku tvorby hrubého kapitálu (P5).</w:t>
+        <w:t>Klasifikace CZ-COFOG (99) je tvořena 10 oddíly, 69 skupinami a 109 třídami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00325098" w:rsidRPr="002C3CC4" w:rsidRDefault="002C3CC4" w:rsidP="002C3CC4">
-[...84 lines deleted...]
-    <w:sectPr w:rsidR="00325098" w:rsidRPr="002C3CC4" w:rsidSect="007E77DF">
+    <w:sectPr w:rsidR="00624D70" w:rsidRPr="00325098" w:rsidSect="007E77DF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D5195C" w:rsidRDefault="00D5195C" w:rsidP="00B3465F">
+    <w:p w:rsidR="00A81FB5" w:rsidRDefault="00A81FB5" w:rsidP="00B3465F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D5195C" w:rsidRDefault="00D5195C" w:rsidP="00B3465F">
+    <w:p w:rsidR="00A81FB5" w:rsidRDefault="00A81FB5" w:rsidP="00B3465F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -345,96 +444,96 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D5195C" w:rsidRDefault="00D5195C" w:rsidP="00B3465F">
+    <w:p w:rsidR="00A81FB5" w:rsidRDefault="00A81FB5" w:rsidP="00B3465F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D5195C" w:rsidRDefault="00D5195C" w:rsidP="00B3465F">
+    <w:p w:rsidR="00A81FB5" w:rsidRDefault="00A81FB5" w:rsidP="00B3465F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1043" type="#_x0000_t75" alt="http://www.czso.cz/icons/ecblank.gif" style="width:12.15pt;height:.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1037" type="#_x0000_t75" alt="http://www.czso.cz/icons/ecblank.gif" style="width:12.15pt;height:.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecblank"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="040B450A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0B42A70"/>
     <w:lvl w:ilvl="0" w:tplc="92A4048A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75D4BB34" w:tentative="1">
@@ -835,79 +934,75 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:val="bestFit" w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D83A91"/>
     <w:rsid w:val="0001460F"/>
     <w:rsid w:val="00022C69"/>
     <w:rsid w:val="000600A0"/>
     <w:rsid w:val="000B28D5"/>
     <w:rsid w:val="00160DFF"/>
     <w:rsid w:val="00196B02"/>
     <w:rsid w:val="002923E0"/>
-    <w:rsid w:val="002C3CC4"/>
     <w:rsid w:val="00325098"/>
     <w:rsid w:val="00376CAB"/>
-    <w:rsid w:val="003F4635"/>
     <w:rsid w:val="00461D6A"/>
     <w:rsid w:val="004F23B3"/>
     <w:rsid w:val="00546FD0"/>
     <w:rsid w:val="005B62FB"/>
     <w:rsid w:val="00624D70"/>
     <w:rsid w:val="006C77FF"/>
     <w:rsid w:val="007A302A"/>
     <w:rsid w:val="007E5285"/>
     <w:rsid w:val="007E77DF"/>
     <w:rsid w:val="0084755B"/>
     <w:rsid w:val="00872D18"/>
     <w:rsid w:val="00880F22"/>
     <w:rsid w:val="008F7731"/>
     <w:rsid w:val="009670D3"/>
+    <w:rsid w:val="00A81FB5"/>
     <w:rsid w:val="00A83C2A"/>
     <w:rsid w:val="00B3465F"/>
     <w:rsid w:val="00BE403A"/>
     <w:rsid w:val="00C51311"/>
     <w:rsid w:val="00CF2AB6"/>
     <w:rsid w:val="00D17BB7"/>
-    <w:rsid w:val="00D5195C"/>
     <w:rsid w:val="00D83A91"/>
     <w:rsid w:val="00E37873"/>
-    <w:rsid w:val="00F41BB7"/>
-    <w:rsid w:val="00F571A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10242"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -1481,133 +1576,50 @@
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="1962105416">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1225482572">
-[...81 lines deleted...]
-    </w:div>
     <w:div w:id="1507744112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1494296648">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -2037,62 +2049,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B09055-8737-4CD6-9EE0-524BC28794C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BBF522B-4562-4102-A65A-26F0BE4B74AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>151</Words>
-  <Characters>894</Characters>
+  <Words>61</Words>
+  <Characters>361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ČSÚ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1043</CharactersWithSpaces>
+  <CharactersWithSpaces>421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ing. Lucie Kohoutová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>