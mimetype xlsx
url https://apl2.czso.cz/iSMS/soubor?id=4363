--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -1,425 +1,3283 @@
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...373 lines deleted...]
-</styleSheet>
+<file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+</Types>
+</file>
+
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+</file>
+
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:body>
+    <w:p w:rsidR="007E77DF" w:rsidRDefault="00BC1FC8" w:rsidP="00D83A91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Číselník</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obcí (CISOB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Číselník obcí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CISOB) byl zaveden sdělením Českého statistického úřadu č. 364/2002 Sb. ze dne 23. července 2002, o zavedení Číselníku obcí (CISOB) a Číselníku městských částí (CISMC), uveřejněným ve Sbírce zákonů v částce 128/2002 Sb. dne 5. srpna 2002. V souladu s tímto sdělením nab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yl účinnosti dnem 1. září 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V databázi ČSÚ je číselník uložen pod názvem „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obec a vojenský újezd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“. Ostatní atributy číselníku jsou nezměněny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31C1D" w:rsidRDefault="008F77D9" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00F31C1D" w:rsidRPr="00F31C1D">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CISOB</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F31C1D" w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je používán při přípravě a zpracování statistických úloh na úrovni obcí v obdobném rozsahu jako nadále platný číselník základních územních jednotek – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00F31C1D" w:rsidRPr="00F31C1D">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ZUJ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F31C1D" w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. CISOB je pravidelně aktualizován promítnutím změn platnýc</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h k 1. lednu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vývojová posloupnost CISOB od roku 2001 je obsažena ve sloupcích A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B přiloženého Excel souboru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>STRUKTURA ÚZEMÍ ČR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Počínaje daty roku 2002 jsou informace o obcích doplněny ve sloupci C o údaj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>statut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, tj. postavení obce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jednotlivé symboly pro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>statut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> značí:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="915"/>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Statut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Od roku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Poznámky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>název</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hlavní město</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>město</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>obec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>statutární město</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2002 vč. Prahy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>městys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidTr="00F31C1D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vojenský újezd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31C1D" w:rsidRPr="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00F31C1D" w:rsidRDefault="00F31C1D" w:rsidP="00F31C1D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F31C1D" w:rsidSect="007E77DF">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="http://www.czso.cz/icons/ecblank.gif" style="width:12pt;height:.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="ecblank"/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="040B450A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0B42A70"/>
+    <w:lvl w:ilvl="0" w:tplc="92A4048A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75D4BB34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3C96A820" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="67BC23DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6C84680E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="81EA6B30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7B9CB420" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E7B0114C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E8209526" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD07F0A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD700B4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C35305"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54F217F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D83A91"/>
+    <w:rsid w:val="00022C69"/>
+    <w:rsid w:val="000600A0"/>
+    <w:rsid w:val="000B28D5"/>
+    <w:rsid w:val="002923E0"/>
+    <w:rsid w:val="00546FD0"/>
+    <w:rsid w:val="005B62FB"/>
+    <w:rsid w:val="006C77FF"/>
+    <w:rsid w:val="007E5285"/>
+    <w:rsid w:val="007E77DF"/>
+    <w:rsid w:val="00880F22"/>
+    <w:rsid w:val="008F7731"/>
+    <w:rsid w:val="008F77D9"/>
+    <w:rsid w:val="009153CF"/>
+    <w:rsid w:val="009670D3"/>
+    <w:rsid w:val="00A146FB"/>
+    <w:rsid w:val="00A305D3"/>
+    <w:rsid w:val="00BC1FC8"/>
+    <w:rsid w:val="00C80805"/>
+    <w:rsid w:val="00CF2AB6"/>
+    <w:rsid w:val="00D83A91"/>
+    <w:rsid w:val="00F31C1D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="cs-CZ"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{CE78F9FF-5E80-4A6B-B76D-ABB53C491D3C}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E77DF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000600A0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normlnweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D83A91"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002923E0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002923E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002923E0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000600A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000600A0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="585917660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1073240635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93746823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1399551244">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1333332948">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="586574634">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1016426114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="484903041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="963074282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2079286310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="791360092">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1962105416">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1451246984">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1045719633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1163666866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="583926863">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="44569569">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="164324069">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1507744112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1494296648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="236087963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1000111567">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="177279416">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="906721836">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1608387936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1146820852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1993099421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1638487810">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1040786157">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="711270711">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1623220188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1545095336">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1153330116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="410396650">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="373963040">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="400836340">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.czso.cz/csu/rso.nsf/i/zakladni_uzemni_jednotka" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.czso.cz/csu/rso.nsf/i/obec_rso" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
+  <a:themeElements>
+    <a:clrScheme name="Kancelář">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Kancelář">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Kancelář">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>180</Words>
+  <Characters>1064</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
-[...12 lines deleted...]
-      <vt:lpstr>1.1.2024</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company>ČSÚ</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:creator>Ing. Lucie Kohoutová</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>